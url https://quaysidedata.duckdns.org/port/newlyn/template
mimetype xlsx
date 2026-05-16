--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -513,51 +513,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Newlyn — Daily Prices</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Date:</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-16</t>
         </is>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Fill in your prices below, then email this file to prices@quayside.fish</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Species</t>
         </is>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>Low (£/kg)</t>
         </is>
@@ -883,325 +883,535 @@
       <c r="F42" s="9" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="7" t="n"/>
       <c r="B43" s="7" t="n"/>
       <c r="C43" s="8" t="n"/>
       <c r="D43" s="8" t="n"/>
       <c r="E43" s="8" t="n"/>
       <c r="F43" s="7" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="9" t="n"/>
       <c r="B44" s="9" t="n"/>
       <c r="C44" s="10" t="n"/>
       <c r="D44" s="10" t="n"/>
       <c r="E44" s="10" t="n"/>
       <c r="F44" s="9" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation sqref="A5:A44" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" errorTitle="Species" error="Please select a species from the list, or type a new one" promptTitle="Species" prompt="Select a species or type your own" type="list">
-      <formula1>_Species!$A$1:$A$37</formula1>
+      <formula1>_Species!$A$1:$A$67</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A37"/>
+  <dimension ref="A1:A67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Black Bream</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Brill</t>
+          <t>Blonde Ray</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Catfish</t>
+          <t>Blonde Ray Wings</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Cod</t>
+          <t>Brill</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Coley (Saithe)</t>
+          <t>Catfish</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Conger Eel</t>
+          <t>Cod</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Cuttlefish</t>
+          <t>Coley (Saithe)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Dab</t>
+          <t>Conger Eel</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Dogfish</t>
+          <t>Couch's Bream</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Dover Sole</t>
+          <t>Crab Green</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Flounder</t>
+          <t>Crabs</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Gurnard</t>
+          <t>Cuckoo Ray</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Haddock</t>
+          <t>Cuckoo Ray Wings</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Hake</t>
+          <t>Cuttlefish</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Halibut</t>
+          <t>Dab</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>John Dory</t>
+          <t>Dogfish</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Lemon Sole</t>
+          <t>Dover Sole</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Ling</t>
+          <t>Eels</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Lobster</t>
+          <t>Flounder</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Mackerel</t>
+          <t>Gilthead Bream</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Megrim</t>
+          <t>Grey Mullet</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Monkfish</t>
+          <t>Gurnard</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Octopus</t>
+          <t>Haddock</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Plaice</t>
+          <t>Hake</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Pollack</t>
+          <t>Halibut</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Prawns</t>
+          <t>Herring</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Red Mullet</t>
+          <t>John Dory</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Sand Sole</t>
+          <t>Lemon Sole</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Scad</t>
+          <t>Lesser Spotted Dogfish</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Skate</t>
+          <t>Ling</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Smoothhound</t>
+          <t>Lobster</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Spurdog</t>
+          <t>Mackerel</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Squid</t>
+          <t>Megrim</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Turbot</t>
+          <t>Monkfish</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Weaver</t>
+          <t>Octopus</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Whiting</t>
+          <t>Pilchard</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
+        <is>
+          <t>Plaice</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Pollack</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Pouting</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Prawns</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Ray</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Ray Wings</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Red Bream</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Red Mullet</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Sand Sole</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Scad</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Scallops</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Shagreen Ray Wings</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Skate</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Small-Eyed Ray</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Small-Eyed Ray Wings</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Smoothhound</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Spider Crab</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Spotted Ray</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Spotted Ray Wings</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Spurdog</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Squid</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Thornback Ray Wings</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Tope</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Tub Gurnard</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Turbot</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Tusk</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Undulate Ray</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Weaver</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Whelks</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Whiting</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>Witch</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>